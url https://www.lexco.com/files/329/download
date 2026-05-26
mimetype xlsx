--- v2 (2026-03-15)
+++ v3 (2026-05-26)
@@ -4,194 +4,707 @@
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\DATA\OWL8 Updates\Recent Well Logs\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5E6CDE2D-051E-448A-8B4C-283075661EF3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{09822B08-308F-4A5D-8CDC-C5A5B666508A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="38280" yWindow="-120" windowWidth="38640" windowHeight="15720" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
     <sheet name="Sheet2" sheetId="2" r:id="rId2"/>
     <sheet name="Sheet3" sheetId="3" r:id="rId3"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="290" uniqueCount="212">
   <si>
     <t>AREA</t>
   </si>
   <si>
     <t>BLOCK</t>
   </si>
   <si>
     <t>LEASE</t>
   </si>
   <si>
     <t>WELL</t>
   </si>
   <si>
     <t>API</t>
   </si>
   <si>
     <t>MC</t>
   </si>
   <si>
     <t>GC</t>
   </si>
   <si>
     <t>WR</t>
   </si>
   <si>
-    <t>0051</t>
-[...16 lines deleted...]
-  <si>
     <t>001</t>
   </si>
   <si>
-    <t>608054010401</t>
-[...59 lines deleted...]
-    <t>608174103800</t>
+    <t>AT</t>
+  </si>
+  <si>
+    <t>002</t>
+  </si>
+  <si>
+    <t>EI</t>
+  </si>
+  <si>
+    <t>0252</t>
+  </si>
+  <si>
+    <t>G00983</t>
+  </si>
+  <si>
+    <t>0743</t>
+  </si>
+  <si>
+    <t>G15607</t>
+  </si>
+  <si>
+    <t>KC</t>
+  </si>
+  <si>
+    <t>A015</t>
+  </si>
+  <si>
+    <t>SS</t>
+  </si>
+  <si>
+    <t>0238</t>
+  </si>
+  <si>
+    <t>G03169</t>
+  </si>
+  <si>
+    <t>C001</t>
+  </si>
+  <si>
+    <t>0349</t>
+  </si>
+  <si>
+    <t>G18577</t>
+  </si>
+  <si>
+    <t>SS002</t>
+  </si>
+  <si>
+    <t>608184004500</t>
+  </si>
+  <si>
+    <t>0426</t>
+  </si>
+  <si>
+    <t>G18603</t>
+  </si>
+  <si>
+    <t>608184001700</t>
+  </si>
+  <si>
+    <t>0453</t>
+  </si>
+  <si>
+    <t>G36924</t>
+  </si>
+  <si>
+    <t>608184008100</t>
+  </si>
+  <si>
+    <t>0488</t>
+  </si>
+  <si>
+    <t>G18617</t>
+  </si>
+  <si>
+    <t>608184004900</t>
+  </si>
+  <si>
+    <t>0574</t>
+  </si>
+  <si>
+    <t>G08035</t>
+  </si>
+  <si>
+    <t>608184004402</t>
+  </si>
+  <si>
+    <t>0617</t>
+  </si>
+  <si>
+    <t>G08037</t>
+  </si>
+  <si>
+    <t>608184003000</t>
+  </si>
+  <si>
+    <t>BA</t>
+  </si>
+  <si>
+    <t>0490</t>
+  </si>
+  <si>
+    <t>G22193</t>
+  </si>
+  <si>
+    <t>427044034200</t>
+  </si>
+  <si>
+    <t>BS</t>
+  </si>
+  <si>
+    <t>0041</t>
+  </si>
+  <si>
+    <t>G21142</t>
+  </si>
+  <si>
+    <t>B002</t>
+  </si>
+  <si>
+    <t>177264004100</t>
+  </si>
+  <si>
+    <t>B004</t>
+  </si>
+  <si>
+    <t>177264004300</t>
+  </si>
+  <si>
+    <t>DC</t>
+  </si>
+  <si>
+    <t>0620</t>
+  </si>
+  <si>
+    <t>G23528</t>
+  </si>
+  <si>
+    <t>SS001</t>
+  </si>
+  <si>
+    <t>608234000900</t>
+  </si>
+  <si>
+    <t>0621</t>
+  </si>
+  <si>
+    <t>G23529</t>
+  </si>
+  <si>
+    <t>608234000800</t>
+  </si>
+  <si>
+    <t>EC</t>
+  </si>
+  <si>
+    <t>0265</t>
+  </si>
+  <si>
+    <t>G00972</t>
+  </si>
+  <si>
+    <t>006</t>
+  </si>
+  <si>
+    <t>177044105700</t>
+  </si>
+  <si>
+    <t>0044</t>
+  </si>
+  <si>
+    <t>G19784</t>
+  </si>
+  <si>
+    <t>177094138900</t>
+  </si>
+  <si>
+    <t>0056</t>
+  </si>
+  <si>
+    <t>G23857</t>
+  </si>
+  <si>
+    <t>177094141600</t>
+  </si>
+  <si>
+    <t>L012</t>
+  </si>
+  <si>
+    <t>177094152101</t>
+  </si>
+  <si>
+    <t>0258</t>
+  </si>
+  <si>
+    <t>G01959</t>
+  </si>
+  <si>
+    <t>177094005302</t>
+  </si>
+  <si>
+    <t>0330</t>
+  </si>
+  <si>
+    <t>G02115</t>
+  </si>
+  <si>
+    <t>B008</t>
+  </si>
+  <si>
+    <t>177104013001</t>
+  </si>
+  <si>
+    <t>0337</t>
+  </si>
+  <si>
+    <t>G37171</t>
+  </si>
+  <si>
+    <t>A001</t>
+  </si>
+  <si>
+    <t>177104054002</t>
+  </si>
+  <si>
+    <t>0339</t>
+  </si>
+  <si>
+    <t>G02318</t>
+  </si>
+  <si>
+    <t>B007</t>
+  </si>
+  <si>
+    <t>177104033300</t>
+  </si>
+  <si>
+    <t>EW</t>
+  </si>
+  <si>
+    <t>1003</t>
+  </si>
+  <si>
+    <t>G13091</t>
+  </si>
+  <si>
+    <t>A004</t>
+  </si>
+  <si>
+    <t>608104010801</t>
+  </si>
+  <si>
+    <t>GB</t>
+  </si>
+  <si>
+    <t>0217</t>
+  </si>
+  <si>
+    <t>G14225</t>
+  </si>
+  <si>
+    <t>608074018501</t>
+  </si>
+  <si>
+    <t>0625</t>
+  </si>
+  <si>
+    <t>G15927</t>
+  </si>
+  <si>
+    <t>608074066001</t>
+  </si>
+  <si>
+    <t>0111</t>
+  </si>
+  <si>
+    <t>G37825</t>
+  </si>
+  <si>
+    <t>608114079500</t>
+  </si>
+  <si>
+    <t>0608</t>
+  </si>
+  <si>
+    <t>G18402</t>
+  </si>
+  <si>
+    <t>608114027400</t>
+  </si>
+  <si>
+    <t>608114027401</t>
+  </si>
+  <si>
+    <t>608114034100</t>
+  </si>
+  <si>
+    <t>A006</t>
+  </si>
+  <si>
+    <t>608114034600</t>
+  </si>
+  <si>
+    <t>A007</t>
+  </si>
+  <si>
+    <t>608114034700</t>
+  </si>
+  <si>
+    <t>DC111</t>
+  </si>
+  <si>
+    <t>608114039900</t>
+  </si>
+  <si>
+    <t>HI</t>
+  </si>
+  <si>
+    <t>0047</t>
+  </si>
+  <si>
+    <t>G23193</t>
+  </si>
+  <si>
+    <t>427084057900</t>
+  </si>
+  <si>
+    <t>0199</t>
+  </si>
+  <si>
+    <t>G19517</t>
+  </si>
+  <si>
+    <t>608084000200</t>
+  </si>
+  <si>
+    <t>0511</t>
+  </si>
+  <si>
+    <t>G17632</t>
+  </si>
+  <si>
+    <t>608084000402</t>
+  </si>
+  <si>
+    <t>0919</t>
+  </si>
+  <si>
+    <t>G21447</t>
+  </si>
+  <si>
+    <t>SS011</t>
+  </si>
+  <si>
+    <t>608084007500</t>
+  </si>
+  <si>
+    <t>LL</t>
+  </si>
+  <si>
+    <t>0050</t>
+  </si>
+  <si>
+    <t>G23458</t>
+  </si>
+  <si>
+    <t>608244000100</t>
+  </si>
+  <si>
+    <t>0309</t>
+  </si>
+  <si>
+    <t>G23473</t>
+  </si>
+  <si>
+    <t>608184005200</t>
+  </si>
+  <si>
+    <t>0651</t>
+  </si>
+  <si>
+    <t>G34454</t>
+  </si>
+  <si>
+    <t>608174140801</t>
+  </si>
+  <si>
+    <t>0819</t>
+  </si>
+  <si>
+    <t>G27312</t>
+  </si>
+  <si>
+    <t>608174108700</t>
   </si>
   <si>
     <t>0822</t>
   </si>
   <si>
     <t>G14658</t>
   </si>
   <si>
     <t>019</t>
   </si>
   <si>
-    <t>608174143400</t>
-[...2 lines deleted...]
-    <t>608124014001</t>
+    <t>608174143401</t>
+  </si>
+  <si>
+    <t>0899</t>
+  </si>
+  <si>
+    <t>G09896</t>
+  </si>
+  <si>
+    <t>SS005</t>
+  </si>
+  <si>
+    <t>608174058004</t>
+  </si>
+  <si>
+    <t>MP</t>
+  </si>
+  <si>
+    <t>0299</t>
+  </si>
+  <si>
+    <t>G01316</t>
+  </si>
+  <si>
+    <t>177240011102</t>
+  </si>
+  <si>
+    <t>0313</t>
+  </si>
+  <si>
+    <t>G04127</t>
+  </si>
+  <si>
+    <t>177244027801</t>
+  </si>
+  <si>
+    <t>MU</t>
+  </si>
+  <si>
+    <t>0815</t>
+  </si>
+  <si>
+    <t>G22164</t>
+  </si>
+  <si>
+    <t>427024028400</t>
+  </si>
+  <si>
+    <t>SM</t>
+  </si>
+  <si>
+    <t>0128</t>
+  </si>
+  <si>
+    <t>G02587</t>
+  </si>
+  <si>
+    <t>B006</t>
+  </si>
+  <si>
+    <t>177084012202</t>
+  </si>
+  <si>
+    <t>0192</t>
+  </si>
+  <si>
+    <t>G24878</t>
+  </si>
+  <si>
+    <t>A002</t>
+  </si>
+  <si>
+    <t>177084092401</t>
+  </si>
+  <si>
+    <t>0071</t>
+  </si>
+  <si>
+    <t>G12347</t>
+  </si>
+  <si>
+    <t>177114141000</t>
+  </si>
+  <si>
+    <t>177124068102</t>
+  </si>
+  <si>
+    <t>G15305</t>
+  </si>
+  <si>
+    <t>177124060400</t>
+  </si>
+  <si>
+    <t>ST</t>
+  </si>
+  <si>
+    <t>0021</t>
+  </si>
+  <si>
+    <t>00263</t>
+  </si>
+  <si>
+    <t>D002</t>
+  </si>
+  <si>
+    <t>177150015302</t>
+  </si>
+  <si>
+    <t>0219</t>
+  </si>
+  <si>
+    <t>G19831</t>
+  </si>
+  <si>
+    <t>B001</t>
+  </si>
+  <si>
+    <t>177164025600</t>
+  </si>
+  <si>
+    <t>VK</t>
+  </si>
+  <si>
+    <t>0773</t>
+  </si>
+  <si>
+    <t>G25068</t>
+  </si>
+  <si>
+    <t>608164043300</t>
+  </si>
+  <si>
+    <t>0869</t>
+  </si>
+  <si>
+    <t>G13065</t>
+  </si>
+  <si>
+    <t>608164043000</t>
+  </si>
+  <si>
+    <t>WC</t>
+  </si>
+  <si>
+    <t>G17753</t>
+  </si>
+  <si>
+    <t>177004117401</t>
+  </si>
+  <si>
+    <t>0100</t>
+  </si>
+  <si>
+    <t>G22510</t>
+  </si>
+  <si>
+    <t>003</t>
+  </si>
+  <si>
+    <t>177004114800</t>
+  </si>
+  <si>
+    <t>0559</t>
+  </si>
+  <si>
+    <t>G16204</t>
+  </si>
+  <si>
+    <t>177024129300</t>
+  </si>
+  <si>
+    <t>0600</t>
+  </si>
+  <si>
+    <t>G12807</t>
+  </si>
+  <si>
+    <t>177024125600</t>
+  </si>
+  <si>
+    <t>WD</t>
+  </si>
+  <si>
+    <t>0104</t>
+  </si>
+  <si>
+    <t>00841</t>
+  </si>
+  <si>
+    <t>D010</t>
+  </si>
+  <si>
+    <t>177190119801</t>
+  </si>
+  <si>
+    <t>0469</t>
+  </si>
+  <si>
+    <t>G16997</t>
+  </si>
+  <si>
+    <t>608124001000</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="3" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="10"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
@@ -513,229 +1026,1062 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E9"/>
+  <dimension ref="A1:E58"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="7.7109375" style="2" customWidth="1"/>
     <col min="2" max="2" width="8.5703125" style="2" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="7.28515625" style="2" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="14.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="C2" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="D2" s="2" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="E2" s="2" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>16</v>
+        <v>26</v>
       </c>
       <c r="C3" s="2" t="s">
-        <v>17</v>
+        <v>27</v>
       </c>
       <c r="D3" s="2" t="s">
-        <v>18</v>
+        <v>8</v>
       </c>
       <c r="E3" s="2" t="s">
-        <v>19</v>
+        <v>28</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="C4" s="2" t="s">
-        <v>21</v>
+        <v>30</v>
       </c>
       <c r="D4" s="2" t="s">
-        <v>22</v>
+        <v>8</v>
       </c>
       <c r="E4" s="2" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="2" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="C5" s="2" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="D5" s="2" t="s">
-        <v>26</v>
+        <v>10</v>
       </c>
       <c r="E5" s="2" t="s">
-        <v>27</v>
+        <v>34</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="2" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>28</v>
+        <v>35</v>
       </c>
       <c r="C6" s="2" t="s">
-        <v>29</v>
+        <v>36</v>
       </c>
       <c r="D6" s="2" t="s">
-        <v>30</v>
+        <v>10</v>
       </c>
       <c r="E6" s="2" t="s">
-        <v>31</v>
+        <v>37</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
-        <v>5</v>
+        <v>9</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="C7" s="2" t="s">
-        <v>33</v>
+        <v>39</v>
       </c>
       <c r="D7" s="2" t="s">
-        <v>34</v>
+        <v>8</v>
       </c>
       <c r="E7" s="2" t="s">
-        <v>35</v>
+        <v>40</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="2" t="s">
-        <v>5</v>
+        <v>41</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C8" s="2" t="s">
-        <v>37</v>
+        <v>43</v>
       </c>
       <c r="D8" s="2" t="s">
-        <v>38</v>
+        <v>8</v>
       </c>
       <c r="E8" s="2" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C9" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D9" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="E9" s="2" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A10" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A11" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A12" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A13" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>63</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A14" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="D14" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" s="2" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A15" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>68</v>
+      </c>
+      <c r="C15" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="D15" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" s="2" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A16" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>12</v>
+      </c>
+      <c r="C16" s="2" t="s">
+        <v>13</v>
+      </c>
+      <c r="D16" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="E16" s="2" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A17" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="C17" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="D17" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="2" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A18" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="E18" s="2" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A19" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" s="2" t="s">
+        <v>81</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E19" s="2" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A20" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E20" s="2" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A21" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>90</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A22" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B22" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="C22" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E22" s="2" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A23" s="2" t="s">
+        <v>93</v>
+      </c>
+      <c r="B23" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="C23" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" s="2" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A24" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B24" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A25" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B25" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E25" s="2" t="s">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A26" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B26" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C26" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E26" s="2" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A27" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B27" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C27" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>91</v>
+      </c>
+      <c r="E27" s="2" t="s">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A28" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B28" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C28" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D28" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="E28" s="2" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A29" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B29" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="C29" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="D29" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="E29" s="2" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A30" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="B30" s="2" t="s">
+        <v>14</v>
+      </c>
+      <c r="C30" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="D30" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="E30" s="2" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A31" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B31" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="C31" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="D31" s="2" t="s">
+        <v>82</v>
+      </c>
+      <c r="E31" s="2" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A32" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B32" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C32" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D32" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E32" s="2" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A33" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B33" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="D33" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E33" s="2" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A34" s="2" t="s">
+        <v>16</v>
+      </c>
+      <c r="B34" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="E34" s="2" t="s">
+        <v>127</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A35" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B35" s="2" t="s">
+        <v>129</v>
+      </c>
+      <c r="C35" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="D35" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E35" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A36" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="E36" s="2" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A37" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B37" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="C37" s="2" t="s">
+        <v>136</v>
+      </c>
+      <c r="D37" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E37" s="2" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A38" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B38" s="2" t="s">
+        <v>138</v>
+      </c>
+      <c r="C38" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="D38" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E38" s="2" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A39" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B39" s="2" t="s">
+        <v>141</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>142</v>
+      </c>
+      <c r="D39" s="2" t="s">
+        <v>143</v>
+      </c>
+      <c r="E39" s="2" t="s">
+        <v>144</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A40" s="2" t="s">
+        <v>5</v>
+      </c>
+      <c r="B40" s="2" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="D40" s="2" t="s">
+        <v>147</v>
+      </c>
+      <c r="E40" s="2" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A41" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B41" s="2" t="s">
+        <v>150</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>151</v>
+      </c>
+      <c r="D41" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="E41" s="2" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A42" s="2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B42" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" s="2" t="s">
+        <v>154</v>
+      </c>
+      <c r="D42" s="2" t="s">
+        <v>17</v>
+      </c>
+      <c r="E42" s="2" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A43" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="B43" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="C43" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="D43" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E43" s="2" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A44" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B44" s="2" t="s">
+        <v>161</v>
+      </c>
+      <c r="C44" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="D44" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="E44" s="2" t="s">
+        <v>164</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A45" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="B45" s="2" t="s">
+        <v>165</v>
+      </c>
+      <c r="C45" s="2" t="s">
+        <v>166</v>
+      </c>
+      <c r="D45" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E45" s="2" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A46" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B46" s="2" t="s">
+        <v>169</v>
+      </c>
+      <c r="C46" s="2" t="s">
+        <v>170</v>
+      </c>
+      <c r="D46" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" s="2" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A47" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B47" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="C47" s="2" t="s">
+        <v>20</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>21</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>172</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A48" s="2" t="s">
+        <v>18</v>
+      </c>
+      <c r="B48" s="2" t="s">
+        <v>153</v>
+      </c>
+      <c r="C48" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="D48" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E48" s="2" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A49" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B49" s="2" t="s">
+        <v>176</v>
+      </c>
+      <c r="C49" s="2" t="s">
+        <v>177</v>
+      </c>
+      <c r="D49" s="2" t="s">
+        <v>178</v>
+      </c>
+      <c r="E49" s="2" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A50" s="2" t="s">
+        <v>175</v>
+      </c>
+      <c r="B50" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C50" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D50" s="2" t="s">
+        <v>182</v>
+      </c>
+      <c r="E50" s="2" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A51" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>185</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A52" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="B52" s="2" t="s">
+        <v>188</v>
+      </c>
+      <c r="C52" s="2" t="s">
+        <v>189</v>
+      </c>
+      <c r="D52" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="E52" s="2" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A53" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B53" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="C53" s="2" t="s">
+        <v>192</v>
+      </c>
+      <c r="D53" s="2" t="s">
+        <v>10</v>
+      </c>
+      <c r="E53" s="2" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A54" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B54" s="2" t="s">
+        <v>194</v>
+      </c>
+      <c r="C54" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="D54" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="E54" s="2" t="s">
+        <v>197</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A55" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B55" s="2" t="s">
+        <v>198</v>
+      </c>
+      <c r="C55" s="2" t="s">
+        <v>199</v>
+      </c>
+      <c r="D55" s="2" t="s">
+        <v>8</v>
+      </c>
+      <c r="E55" s="2" t="s">
+        <v>200</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A56" s="2" t="s">
+        <v>191</v>
+      </c>
+      <c r="B56" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="C56" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="D56" s="2" t="s">
+        <v>167</v>
+      </c>
+      <c r="E56" s="2" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A57" s="2" t="s">
+        <v>204</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>205</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>206</v>
+      </c>
+      <c r="D57" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="E57" s="2" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A58" s="2" t="s">
         <v>7</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="B58" s="2" t="s">
+        <v>209</v>
+      </c>
+      <c r="C58" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="D58" s="2" t="s">
         <v>8</v>
       </c>
-      <c r="C9" s="2" t="s">
-[...6 lines deleted...]
-        <v>40</v>
+      <c r="E58" s="2" t="s">
+        <v>211</v>
       </c>
     </row>
   </sheetData>
   <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A2:E8">
     <sortCondition ref="A2:A8"/>
     <sortCondition ref="B2:B8"/>
     <sortCondition ref="C2:C8"/>
     <sortCondition ref="D2:D8"/>
     <sortCondition ref="E2:E8"/>
   </sortState>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup orientation="portrait" r:id="rId1"/>
   <ignoredErrors>
-    <ignoredError sqref="B2:E9" numberStoredAsText="1"/>
+    <ignoredError sqref="B2:E58" numberStoredAsText="1"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>